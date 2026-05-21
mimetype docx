--- v0 (2026-04-29)
+++ v1 (2026-05-21)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4399BE4D" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CONTRACT OF EMPLOYMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C26720D" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -97,874 +97,834 @@
         <w:t>] of [POSTAL or REG OFFICE ADDRESS]; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D86EE8D" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>[NAME OF EMPLOYEE] of [POSTAL ADDRESS].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7A5902" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc79414730"/>
       <w:bookmarkStart w:id="1" w:name="_Toc84656218"/>
       <w:r>
         <w:t>JOB TITLE/DUTIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5CB58DFF" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
+    <w:p w14:paraId="23C170E5" w14:textId="7B94DED9" w:rsidR="0096225D" w:rsidRDefault="00D652D3" w:rsidP="0096225D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You are employed as [TITLE].  Your duties are those which normally go with this job title or such other duties as we may reasonably require of you.  </w:t>
+        <w:t>You are employed as [TITLE].  Your duties are those which normally go with this job title or such other duties as we may reasonably require of you.</w:t>
+      </w:r>
+      <w:r w:rsidR="0096225D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB58DFF" w14:textId="629D8F73" w:rsidR="00D652D3" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The first [NUMBER] week[s] of your employment shall be a probationary period. During your probationary period, and before your start date, your employment may be terminated on [one week's] notice by either party [or, in the case of the Company, payment in lieu of notice]. We may, at our discretion, extend your probationary period for up to a further [NUMBER] months. During the probationary period, your performance and suitability for continued employment will be monitored. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C155B89" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc79414731"/>
       <w:bookmarkStart w:id="3" w:name="_Toc84656219"/>
       <w:r>
         <w:t>COMMENCEMENT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> &amp; HOURS OF WORK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A655FD4" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your start date is [DATE]. The beginning of your continuous employment is [DATE].] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E19FF50" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Your employment is subject to your ongoing entitlement to work in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06647BDA" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
+    <w:p w14:paraId="633027E2" w14:textId="585586FD" w:rsidR="006625BF" w:rsidRDefault="00D652D3" w:rsidP="006625BF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t>Your usual hours of work will be [</w:t>
-[...7 lines deleted...]
-        <w:t>] hours per week from [</w:t>
+        <w:t>Your usual hours of work will be […..] hours per week from [</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>] to [</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">].  </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Toc79414733"/>
       <w:bookmarkStart w:id="5" w:name="_Toc84656221"/>
+      <w:r w:rsidR="006625BF">
+        <w:t xml:space="preserve">.  However, you may be required to work additional hours as may be necessary for the proper performance of your duties and these hours are variable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC49E96" w14:textId="079F24BF" w:rsidR="006625BF" w:rsidRDefault="006625BF" w:rsidP="006625BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>You are required at all times to comply with our rules, policies and procedures in force from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2127A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57F0213A" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>PLACE OF WORK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="32378F67" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Your usual place of work will be [</w:t>
-[...7 lines deleted...]
-        <w:t>].  You may be required to travel in the course of your duties in the UK and abroad.</w:t>
+        <w:t>Your usual place of work will be […..].  You may be required to travel in the course of your duties in the UK and abroad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18853A63" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc79414735"/>
       <w:bookmarkStart w:id="7" w:name="_Toc84656223"/>
       <w:r>
         <w:t>PAY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4A1DA4E2" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">You will be paid at the rate of </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">You will be paid at the rate of £[…..] per week/hour/month (less tax and NI) payable monthly/weekly]in arrears.  Overtime will/will not be paid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD04AC3" w14:textId="77777777" w:rsidR="0096225D" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>TC "5. Benefits" \l 1</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Toc256000004"/>
+      <w:bookmarkStart w:id="9" w:name="a511331"/>
+      <w:r>
+        <w:t>Benefits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="24D0FB59" w14:textId="7F516D3A" w:rsidR="0096225D" w:rsidRPr="007C0C02" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="a616819"/>
+      <w:r>
+        <w:t>After successful completion of your probationary period, you may be provided with the following benefits during your employment, subject to any rules applicable to the relevant benefit (as amended from time to time):</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="4CD5EFC2" w14:textId="77777777" w:rsidR="0096225D" w:rsidRPr="007C0C02" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="a573111"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>[BENEFIT];</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="465BD50C" w14:textId="77777777" w:rsidR="0096225D" w:rsidRPr="007C0C02" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="a826635"/>
+      <w:r>
+        <w:t>[BENEFIT].]</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="4C0900FB" w14:textId="77777777" w:rsidR="0096225D" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Parasubclause1"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214536C5" w14:textId="766E81C7" w:rsidR="0096225D" w:rsidRPr="0096225D" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Parasubclause1"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096225D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[You are not entitled to any benefits during your employment.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A1294B" w14:textId="77777777" w:rsidR="0096225D" w:rsidRDefault="0096225D" w:rsidP="0096225D">
+      <w:pPr>
+        <w:pStyle w:val="Parasubclause1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9A5BA5" w14:textId="55F4F8B0" w:rsidR="0096225D" w:rsidRDefault="0096225D" w:rsidP="006625BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="a678160"/>
+      <w:r>
+        <w:t xml:space="preserve">Further details of these benefits are available from [POSITION </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Staff Handbook.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="14" w:name="a842498"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="006625BF">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We may replace or withdraw such benefits, or amend the terms of such benefits, at any time on reasonable notice to you.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="6E4B3F6D" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc79414736"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc84656224"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc79414736"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc84656224"/>
       <w:r>
         <w:t>HOLIDAYS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="57CD23D2" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You will be entitled to 5.6 weeks' paid annual holiday in each holiday year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E4066E" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The holiday year is the calendar year.  Holidays are to be taken at times to be agreed or as directed by us.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD78D52" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>The 5.6 weeks' paid annual holiday includes entitlement to bank holiday. You have no express right to take the time off on any particular bank holiday.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215530DF" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t>On termination of your employment, you will be paid for any untaken accrued but untaken bank holidays and holiday.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C40A9AF" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc79414737"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc84656225"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc79414737"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc84656225"/>
       <w:r>
         <w:t>SICKNESS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="37BA9423" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you are absent from work because of sickness or injury, you should inform us as soon as possible on the first day of absence.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD1DC55" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
+    <w:p w14:paraId="7AA52FC0" w14:textId="77777777" w:rsidR="009B32C8" w:rsidRDefault="00D652D3" w:rsidP="009B32C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Payment for absence due to sickness or injury is at normal SSP rate.  </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Payment for absence due to sickness or injury is at normal SSP rate.  Any payments beyond this are at our absolute discretion. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="a328668"/>
+    </w:p>
+    <w:p w14:paraId="5434E077" w14:textId="32C996A6" w:rsidR="009B32C8" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>You agree to consent to a medical examination (at the Company's expense) by a doctor nominated by the Company should the Company so require.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="0CFE65A6" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3" w:rsidP="00D26EB4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc79414738"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc84656226"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc79414738"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc84656226"/>
       <w:r>
         <w:t>TERMINATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="168E50B2" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3" w:rsidP="00BB029A">
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="06A1FBAD" w14:textId="77777777" w:rsidR="00B96917" w:rsidRDefault="00D652D3" w:rsidP="00B96917">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>You can terminate your employment by giving us [</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4B43FA85" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRPr="00BB029A" w:rsidRDefault="00D652D3" w:rsidP="00BB029A">
+        <w:t xml:space="preserve">You can terminate your employment by giving us […..] weeks notice in writing.  We can terminate your employment in the first year upon one week’s notice and thereafter one week’s notice for each completed year of continuous service up to a maximum of 12 weeks.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221CD89F" w14:textId="769D87EB" w:rsidR="009B32C8" w:rsidRDefault="009B32C8" w:rsidP="00B96917">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:highlight w:val="yellow"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="09EEA3C0" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRPr="00BB029A" w:rsidRDefault="00D652D3" w:rsidP="00BB029A">
+        <w:t>We may at our discretion terminate your employment without notice and make a payment of basic pay in lieu of notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0626254A" w14:textId="77777777" w:rsidR="00B96917" w:rsidRDefault="00B96917" w:rsidP="00B96917">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>TRAINING</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="a482422"/>
+    </w:p>
+    <w:p w14:paraId="5312E6AE" w14:textId="68FE7D9F" w:rsidR="00B96917" w:rsidRDefault="00B96917" w:rsidP="00B96917">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="432" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>During your employment:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="535F87D9" w14:textId="27C0CC0A" w:rsidR="00B96917" w:rsidRDefault="00B96917" w:rsidP="00B96917">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You must complete [SPECIFY TRAINING] [which will be paid for by us]/[at </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>your own expense];</w:t>
+      </w:r>
+      <w:r w:rsidR="009B32C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B32C8" w:rsidRPr="009B32C8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BB029A">
+        <w:t>OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCCB3BA" w14:textId="1BCED44C" w:rsidR="00B96917" w:rsidRDefault="009B32C8" w:rsidP="00B96917">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You are entitled to take part in various training courses which we may provide from time to time in house.  You should speak to your manager in the first instance if you would like to take a course. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B32C8">
         <w:rPr>
           <w:b/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230CB1A7" w14:textId="77777777" w:rsidR="00BA03C1" w:rsidRPr="00BB029A" w:rsidRDefault="00D652D3">
+    <w:p w14:paraId="5FBFB1CA" w14:textId="4208F7AD" w:rsidR="00B96917" w:rsidRDefault="009B32C8" w:rsidP="00221E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No training will be provided to you during your employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D21156" w14:textId="77777777" w:rsidR="009B32C8" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="a772514"/>
+      <w:r>
+        <w:t>OTHER PAID LEAVE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EBF9BA" w14:textId="4F36C28A" w:rsidR="009B32C8" w:rsidRPr="00891647" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="39081049" w14:textId="77777777" w:rsidR="00BA03C1" w:rsidRPr="00BB029A" w:rsidRDefault="00D652D3" w:rsidP="00BB029A">
+      </w:pPr>
+      <w:r>
+        <w:t>You may be eligible to take the following types of paid leave, subject to any statutory eligibility requirements or conditions and the Company's rules applicable to each type of leave in force from time to time:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="64D840B1" w14:textId="72B46AD1" w:rsidR="009B32C8" w:rsidRPr="00891647" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="a333086"/>
+      <w:r>
+        <w:t>statutory maternity leave;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="5736A443" w14:textId="0E72D0B0" w:rsidR="009B32C8" w:rsidRPr="00891647" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="a712145"/>
+      <w:r>
+        <w:t>statutory paternity leave;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="66486FA3" w14:textId="0F4EFCC5" w:rsidR="009B32C8" w:rsidRPr="00891647" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="a224854"/>
+      <w:r>
+        <w:t>statutory adoption leave;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="03EF9D21" w14:textId="1A5AA119" w:rsidR="009B32C8" w:rsidRPr="00891647" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="a540091"/>
+      <w:r>
+        <w:t>statutory shared parental leave;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="1A6BB775" w14:textId="7E8A6EC6" w:rsidR="009B32C8" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="a997517"/>
+      <w:r>
+        <w:t>statutory parental bereavement leave; and</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="6F8207B0" w14:textId="77777777" w:rsidR="009B32C8" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="a202606"/>
+      <w:r>
+        <w:t>statutory neonatal care leave</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="a831939"/>
+    </w:p>
+    <w:p w14:paraId="0122CD0E" w14:textId="0E24B85C" w:rsidR="00B96917" w:rsidRDefault="009B32C8" w:rsidP="009B32C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...212 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc84656227"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Further details of such leave are available from [POSITION].</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="621F285A" w14:textId="00A10AC6" w:rsidR="00D93F18" w:rsidRDefault="00D93F18" w:rsidP="00D93F18">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc79414739"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc84656227"/>
       <w:r w:rsidRPr="00D93F18">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t>GDPR Privacy Notice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D26FD49" w14:textId="618A8422" w:rsidR="00D93F18" w:rsidRDefault="00D93F18" w:rsidP="00D93F18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">We will collect and process information relating to you in accordance with the privacy notice which has been provided. You are required to sign and date the privacy notice, and return to [                  </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">We will collect and process information relating to you in accordance with the privacy notice which has been provided. You are required to sign and date the privacy notice, and return to [                    ]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FBFFAB" w14:textId="3AF1DD1D" w:rsidR="00D93F18" w:rsidRDefault="00D93F18" w:rsidP="00D93F18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r>
         <w:t>[You shall comply with the Employer’s Data Protection and Access to information policy when handling personal data in the course of employment, including personal data relating to any employee, customer, client, supplier, or agent of the Employer. You will also comply with the Employer’s Computer, Email and internet use policy and any social media policy]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBC7886" w14:textId="4707B957" w:rsidR="00D93F18" w:rsidRPr="00D93F18" w:rsidRDefault="00D93F18" w:rsidP="00D93F18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">[Failure to comply with the Employer’s Data Protection and Access to </w:t>
+        <w:t xml:space="preserve">[Failure to comply with the Employer’s Data Protection and Access to information policy or any of the policies listed above may be dealt with </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>information policy or any of the policies listed above may be dealt with under our disciplinary procedure and, in serious cases, may be treated as gross misconduct leading to summary dismissal.]</w:t>
+        <w:t>under our disciplinary procedure and, in serious cases, may be treated as gross misconduct leading to summary dismissal.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC7800F" w14:textId="244750FC" w:rsidR="00D652D3" w:rsidRDefault="00D652D3" w:rsidP="00D93F18">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>PENSION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288A9ED" w14:textId="77777777" w:rsidR="00D26EB4" w:rsidRDefault="00D26EB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We will comply with </w:t>
       </w:r>
       <w:r w:rsidR="00ED2DC8">
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r>
         <w:t>statutory obligations in respect of pensions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEBA0EB" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc79414740"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc84656228"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc79414740"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc84656228"/>
       <w:r>
         <w:t>COLLECTIVE AGREEMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="1D893D94" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Your employment is not subject to any collective agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350C17F4" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc79414741"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc84656229"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc79414741"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc84656229"/>
       <w:r>
         <w:t>DISCIPLINE AND GRIEVANCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="2BFFC688" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Our procedures for discipline and grievance are available from [the office].  If you have a grievance about your employment you should raise it in writing with [</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>]. If you are dissatisfied with any disciplinary decision which affects you, you should apply in the first instance by writing to [</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">        </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  Subsequent steps in our disciplinary and grievance procedures are set out in our Policy, which is available from the office.  These procedures are not contractual.  </w:t>
+        <w:t xml:space="preserve">          ].  Subsequent steps in our disciplinary and grievance procedures are set out in our Policy, which is available from the office.  These procedures are not contractual.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E700F8C" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Any failure to obey health and safety rules will amount to a serious disciplinary offence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1133EA" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc79414743"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc84656231"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc79414743"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc84656231"/>
       <w:r>
         <w:t>DEDUCTIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="3B0191D8" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>We may deduct from your pay any money, which you owe to us, including any overpayment made to you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4644CC6E" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc79414744"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc84656232"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc79414744"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc84656232"/>
       <w:r>
         <w:t>OUR PROPERTY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="5863844E" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">When we ask you to do so </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> when your employment ends, you must return to us immediately all property belonging to us or in our care including (without limitation) all keys, security tags &amp; documents.  </w:t>
+        <w:t xml:space="preserve">When we ask you to do so and in any event when your employment ends, you must return to us immediately all property belonging to us or in our care including (without limitation) all keys, security tags &amp; documents.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD79733" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc79414745"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc84656233"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc79414745"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc84656233"/>
       <w:r>
         <w:t>OTHER WORK</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="75D06AD2" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>You must not work directly or indirectly for anyone else or for yourself during your employment unless you have our written agreement to do so.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="579EFEB0" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">I confirm that I have read and agreed the above terms and conditions.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099D7E48" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3"/>
     <w:p w14:paraId="7A02498C" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="988"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="4256"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="2064"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D652D3" w14:paraId="70167FCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44CC854F" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7522EE81" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
             <w:pPr>
@@ -1003,54 +963,54 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A3166A3" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:r>
         <w:t>On behalf of THE EMPLOYER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443B579A" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3"/>
     <w:p w14:paraId="339C875D" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3"/>
     <w:p w14:paraId="1701BB27" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:r>
         <w:t>I agree to the above terms and conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38757BC5" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="988"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="4256"/>
+        <w:gridCol w:w="999"/>
+        <w:gridCol w:w="2064"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D652D3" w14:paraId="6753975A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E19FBAD" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15D8DDCA" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
             <w:pPr>
@@ -1087,139 +1047,145 @@
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CE254C1" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
       <w:r>
         <w:t>EMPLOYEE</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D652D3">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="706" w:footer="706" w:gutter="720"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="470142DD" w14:textId="77777777" w:rsidR="00A87782" w:rsidRDefault="00A87782">
+    <w:p w14:paraId="16F65CA6" w14:textId="77777777" w:rsidR="00783A81" w:rsidRDefault="00783A81">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A0EFE81" w14:textId="77777777" w:rsidR="00A87782" w:rsidRDefault="00A87782">
+    <w:p w14:paraId="18C1100C" w14:textId="77777777" w:rsidR="00783A81" w:rsidRDefault="00783A81">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial (W1)">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000045F" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64264403" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -1238,70 +1204,70 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B0C0FEB" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="4680"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="08CB6245" w14:textId="77777777" w:rsidR="00D652D3" w:rsidRDefault="00D652D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61DA29A8" w14:textId="77777777" w:rsidR="00A87782" w:rsidRDefault="00A87782">
+    <w:p w14:paraId="19974D54" w14:textId="77777777" w:rsidR="00783A81" w:rsidRDefault="00783A81">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B517A94" w14:textId="77777777" w:rsidR="00A87782" w:rsidRDefault="00A87782">
+    <w:p w14:paraId="75A2DC00" w14:textId="77777777" w:rsidR="00783A81" w:rsidRDefault="00783A81">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5D5645DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F9C211CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -1444,50 +1410,187 @@
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8000168E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02814D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6D621B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="TitleClause"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Untitledsubclause1"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Untitledsubclause2"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1555"/>
+        </w:tabs>
+        <w:ind w:left="1555" w:hanging="561"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Untitledsubclause3"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2419"/>
+        </w:tabs>
+        <w:ind w:left="2275" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="Untitledsubclause4"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09495FAE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6646E334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1584,51 +1687,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F1C44E9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E24914A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1724,51 +1827,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B1304A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="064C01EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1864,51 +1967,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CCD476B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E4ECC20A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
@@ -2009,51 +2112,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44146AD6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D534D746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2150,51 +2253,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C553A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3469B9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2290,51 +2393,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54464BEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E69164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2430,51 +2533,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58C668F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="983E0D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListSchedules1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1151"/>
         </w:tabs>
         <w:ind w:left="1151" w:hanging="1151"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListSchedules2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -2574,51 +2677,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5111"/>
         </w:tabs>
         <w:ind w:left="4895" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5831"/>
         </w:tabs>
         <w:ind w:left="5471" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59240730"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9FFE688E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2714,51 +2817,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AD1563D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02E43E38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2855,51 +2958,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61B47FE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E3C87BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +3098,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E657F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C6CB67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="Chapter %1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -3090,51 +3193,51 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C820C9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D57EB9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3211,51 +3314,51 @@
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FEF01B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1F81302"/>
     <w:lvl w:ilvl="0" w:tplc="C1C8A590">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1151"/>
         </w:tabs>
         <w:ind w:left="1151" w:hanging="1151"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3329,51 +3432,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D338A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1640D34C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3470,534 +3573,581 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1778482432">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1917200719">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1805924129">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="370230187">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1100881227">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1449666938">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="556354706">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2099709476">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1683314263">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1911963636">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="152986871">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="625698948">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="985010046">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="348727732">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2011711194">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="663557572">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="580528731">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="584075674">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="870535961">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="317613613">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="538590362">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1496453115">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="23" w16cid:durableId="381827238">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="24" w16cid:durableId="148719372">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25" w16cid:durableId="1534466443">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="519591688">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="197476797">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="28" w16cid:durableId="1707293460">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="738212497">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="30" w16cid:durableId="949701114">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2077507840">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="32" w16cid:durableId="871309343">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="980311522">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-[...11 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="34" w16cid:durableId="1097169965">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="875846935">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2096127294">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="663898588">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1558589747">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="697782684">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1114981057">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1481462697">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="689451969">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="453138028">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="682904799">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="767389707">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="616252767">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="2115635365">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="220482958">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="297347576">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1808432062">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="792866681">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="52" w16cid:durableId="2086806016">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="213852911">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1611624299">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="948313237">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="643437493">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1426611921">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1328173252">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="871186727">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="945186957">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="795609766">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="496192724">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="649793181">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1009717746">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="2112817557">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="474496818">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1707951919">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1901938434">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="1454129873">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="446461839">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="538707335">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="1663968745">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1921596367">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="470903771">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="2102800776">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1696350199">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="827329459">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="57410337">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="1070227250">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="80" w16cid:durableId="963581287">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="1646465550">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="1725446617">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="1125660454">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="608507608">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="473261817">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="444349232">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="87" w16cid:durableId="786389211">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="1239680867">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="976300621">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="90" w16cid:durableId="426199891">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="91" w16cid:durableId="673341073">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="92" w16cid:durableId="1031229419">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="93" w16cid:durableId="167017724">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="94" w16cid:durableId="1705519935">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="95" w16cid:durableId="989140637">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="96" w16cid:durableId="543176244">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="97" w16cid:durableId="1386175404">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="98" w16cid:durableId="1869952220">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="99" w16cid:durableId="998311260">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="100" w16cid:durableId="8340184">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="101" w16cid:durableId="1656454407">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="102" w16cid:durableId="1850868401">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="103" w16cid:durableId="968589109">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="104" w16cid:durableId="1760518519">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="105" w16cid:durableId="672026057">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="106" w16cid:durableId="1661737601">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="107" w16cid:durableId="437724399">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="108" w16cid:durableId="70278323">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="109" w16cid:durableId="1137261861">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="110" w16cid:durableId="2077893479">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="111" w16cid:durableId="1852797415">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="112" w16cid:durableId="1579054052">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="113" w16cid:durableId="1277296995">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="114" w16cid:durableId="298462097">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="115" w16cid:durableId="1539465598">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="116" w16cid:durableId="838084709">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="117" w16cid:durableId="1905066673">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="118" w16cid:durableId="1291746943">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="119" w16cid:durableId="1489202096">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="120" w16cid:durableId="1440024640">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="121" w16cid:durableId="1780293446">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="122" w16cid:durableId="822895617">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="123" w16cid:durableId="374502282">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="124" w16cid:durableId="139537847">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="125" w16cid:durableId="532813088">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="126" w16cid:durableId="1521965280">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="127" w16cid:durableId="815689033">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="18">
-[...83 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="128" w16cid:durableId="893271735">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="129" w16cid:durableId="9844062">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="130" w16cid:durableId="270089604">
+    <w:abstractNumId w:val="24"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="131" w16cid:durableId="1555116337">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...250 lines deleted...]
-    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="130"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D26EB4"/>
+    <w:rsid w:val="00162069"/>
     <w:rsid w:val="00185516"/>
     <w:rsid w:val="001B2939"/>
+    <w:rsid w:val="001C4F0F"/>
     <w:rsid w:val="0025124C"/>
+    <w:rsid w:val="00331058"/>
+    <w:rsid w:val="00363ECB"/>
+    <w:rsid w:val="003C3F76"/>
+    <w:rsid w:val="003E670E"/>
+    <w:rsid w:val="006625BF"/>
+    <w:rsid w:val="0069379F"/>
     <w:rsid w:val="0076385E"/>
+    <w:rsid w:val="00783A81"/>
+    <w:rsid w:val="0096225D"/>
+    <w:rsid w:val="009B32C8"/>
+    <w:rsid w:val="00A2127A"/>
+    <w:rsid w:val="00A66640"/>
     <w:rsid w:val="00A87782"/>
+    <w:rsid w:val="00B72057"/>
+    <w:rsid w:val="00B96917"/>
     <w:rsid w:val="00BA03C1"/>
     <w:rsid w:val="00BB029A"/>
     <w:rsid w:val="00CC33CA"/>
+    <w:rsid w:val="00CD6BC6"/>
     <w:rsid w:val="00D26EB4"/>
     <w:rsid w:val="00D652D3"/>
+    <w:rsid w:val="00D6669D"/>
     <w:rsid w:val="00D93F18"/>
     <w:rsid w:val="00DE64D6"/>
+    <w:rsid w:val="00E86844"/>
     <w:rsid w:val="00ED2DC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27CFDEA1"/>
   <w15:docId w15:val="{2FA4C51F-69FC-44E5-9791-DE5C8ABF1AE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4108,51 +4258,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4329,50 +4479,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Heading2"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="120"/>
       </w:numPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
@@ -4970,94 +5121,230 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB029A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB029A"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Parasubclause1">
+    <w:name w:val="Para subclause 1"/>
+    <w:aliases w:val="BIWS Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleClause">
+    <w:name w:val="Title Clause"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="131"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="240" w:line="300" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause1">
+    <w:name w:val="Untitled subclause 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="131"/>
+      </w:numPr>
+      <w:spacing w:before="280" w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause2">
+    <w:name w:val="Untitled subclause 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="131"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause3">
+    <w:name w:val="Untitled subclause 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="131"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2261"/>
+      </w:tabs>
+      <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Untitledsubclause4">
+    <w:name w:val="Untitled subclause 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0096225D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="131"/>
+      </w:numPr>
+      <w:spacing w:after="120" w:line="300" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoNumUntitledsubclause1">
+    <w:name w:val="No Num Untitled subclause 1"/>
+    <w:basedOn w:val="Untitledsubclause1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B96917"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1120034060">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1444109124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\Custom\Document.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5314,75 +5601,76 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C06CEA7C5BEE8247A709F71CE4BE6392" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fc096e79c77115363277a79783dfa5f0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dad33dd8-b636-4322-af50-12d734682991" xmlns:ns3="2c0543b3-5d25-4cbe-8940-18e101dc4e4c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c2f544730031d1f0ef4b0f80475bfbed" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C06CEA7C5BEE8247A709F71CE4BE6392" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="48798c4517c2c5960273eddd34981d46">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dad33dd8-b636-4322-af50-12d734682991" xmlns:ns3="2c0543b3-5d25-4cbe-8940-18e101dc4e4c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b88495fd48e3aa88d69557b986383bd9" ns2:_="" ns3:_="">
     <xsd:import namespace="dad33dd8-b636-4322-af50-12d734682991"/>
     <xsd:import namespace="2c0543b3-5d25-4cbe-8940-18e101dc4e4c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:Thumbnail" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dad33dd8-b636-4322-af50-12d734682991" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5409,50 +5697,55 @@
     <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="28e749aa-655d-4b73-a642-e1698aa2791d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Thumbnail" ma:index="20" nillable="true" ma:displayName="Thumbnail" ma:format="Thumbnail" ma:internalName="Thumbnail">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2c0543b3-5d25-4cbe-8940-18e101dc4e4c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9ac387de-34b0-4284-9170-ad292c1deb22}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2c0543b3-5d25-4cbe-8940-18e101dc4e4c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -5567,103 +5860,99 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="2c0543b3-5d25-4cbe-8940-18e101dc4e4c" xsi:nil="true"/>
+    <Thumbnail xmlns="dad33dd8-b636-4322-af50-12d734682991" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dad33dd8-b636-4322-af50-12d734682991">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Thumbnail xmlns="dad33dd8-b636-4322-af50-12d734682991" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FD2588B-7E01-470C-A4D0-5D8000222F33}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9071ACA-CD56-428D-9662-4B9244656F47}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBD5B342-7D76-4359-94ED-5CD7068D27A4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{136E8E6F-B9C0-4314-83BB-F360EE4E70E3}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED10CAFF-C8B5-4D0A-AE47-E8105AF5A535}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B059B684-C599-47B4-A80D-E4CDFBDF872F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Document</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4534</Characters>
+  <Pages>4</Pages>
+  <Words>889</Words>
+  <Characters>5712</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>139</Lines>
+  <Paragraphs>76</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Employment Precedent Document Number: 6035226</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5319</CharactersWithSpaces>
+  <CharactersWithSpaces>6525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Employment Precedent Document Number: 6035226</dc:title>
-  <dc:creator>Taylor Vinters</dc:creator>
+  <dc:title/>
+  <dc:creator>Melissa Rose</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C06CEA7C5BEE8247A709F71CE4BE6392</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>